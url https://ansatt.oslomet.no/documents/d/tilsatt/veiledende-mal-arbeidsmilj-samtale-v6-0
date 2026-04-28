--- v0 (2025-11-14)
+++ v1 (2026-04-28)
@@ -48,50 +48,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483669" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="289" r:id="rId5"/>
@@ -243,51 +244,51 @@
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="D1D2D4"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{6CE23630-7394-4357-8E7B-24CE5F7FB465}" v="1" dt="2025-11-13T12:17:18.418"/>
+    <p1510:client id="{5E703D76-B080-4823-B6E7-FABDFDFE68F6}" v="1" dt="2026-04-14T12:16:13.590"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{BC7CF3A3-D7E9-4874-94A5-42DF93ECD00D}">
   <a:tblStyle styleId="{BC7CF3A3-D7E9-4874-94A5-42DF93ECD00D}" styleName="HiOA">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="3175" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="3175" cmpd="sng">
               <a:noFill/>
             </a:ln>
@@ -401,91 +402,218 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="33333" autoAdjust="0"/>
-    <p:restoredTop sz="43341" autoAdjust="0"/>
+    <p:restoredTop sz="65860" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="44" d="100"/>
-          <a:sy n="44" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="3054" y="48"/>
+        <p:origin x="1284" y="-1116"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:21:32.207" v="228" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:21:03.742" v="223" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2041776716" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:21:03.742" v="223" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2041776716" sldId="280"/>
+            <ac:spMk id="18434" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:17:42.815" v="113" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4265004425" sldId="287"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:17:42.815" v="113" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4265004425" sldId="287"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:17:07.918" v="86" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4265004425" sldId="287"/>
+            <ac:picMk id="6" creationId="{871DBA8F-AE64-BA70-6E56-1D83A9DB8B8D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:16:28.940" v="81" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3279408647" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:16:28.940" v="81" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3279408647" sldId="289"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:20:09.292" v="196" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3797519319" sldId="290"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:20:09.292" v="196" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3797519319" sldId="290"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:18:06.518" v="140" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4138571302" sldId="293"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:18:06.518" v="140" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4138571302" sldId="293"/>
+            <ac:graphicFrameMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:19:24.009" v="171" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4275004548" sldId="294"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:19:24.009" v="171" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4275004548" sldId="294"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:21:32.207" v="228" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2067992126" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Brita Bye" userId="622fcc75-25a0-4047-9960-18b56c7ab61b" providerId="ADAL" clId="{E2A89E52-4CE9-461F-AB6B-6FFE6DA6B083}" dt="2026-04-14T12:21:32.207" v="228" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2067992126" sldId="295"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -530,51 +658,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3849688" y="0"/>
             <a:ext cx="2946400" cy="496888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD9723A7-10A7-465C-83AA-4935B1FE8CE5}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9429750"/>
             <a:ext cx="2946400" cy="496888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -699,51 +827,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D5BC408D-4FDA-4C06-A667-E06EB9929BCE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5279,51 +5407,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Plassholder for dato 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{652BDE14-9BEA-4244-91C2-4A615BE70EB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39C03C1-25F6-4083-AAC8-EDB260AFB0DF}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Plassholder for bunntekst 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7311688-F88F-4C95-8A41-E0D915FCA86E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5393114"/>
             <a:ext cx="2467524" cy="389924"/>
@@ -5444,51 +5572,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{37445DD2-C695-4299-AC1B-24FD5C2AEEF1}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -5584,51 +5712,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5179A3B-C2A6-4C37-9342-F1715891713E}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -5705,51 +5833,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7A060B27-8DEF-416A-9252-40B7B99F0787}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -6081,51 +6209,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2428312B-7798-40ED-A035-10770DB00F7A}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -6396,51 +6524,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B9634CC7-E3B2-4479-B6C0-79EEF0F9A883}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -6641,51 +6769,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{46A29C55-1BA0-412E-ABBB-4EAB1E916431}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
@@ -6885,51 +7013,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8B91359C-62C4-405D-9644-EE32A55369EF}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
@@ -7200,51 +7328,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Klikk for å legge til sitat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7B00E1F-6157-46C7-8815-00C611F29E43}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -7455,51 +7583,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{44179B91-EA5C-43CC-8A19-3750929AABF3}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
@@ -7920,51 +8048,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DAAA493B-CEB1-4E5F-85D8-8A3DC184607B}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -8355,51 +8483,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Plassholder for dato 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B53AF6-B139-48E4-B8B2-15266DC4DC45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EC888A41-339D-4654-999A-83C2E169029C}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Plassholder for bunntekst 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EEE1C09-86BF-4F2C-8464-4675F6B481B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5393114"/>
             <a:ext cx="2467524" cy="389924"/>
@@ -8732,51 +8860,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4EDF7BB8-76BB-46FF-8E89-66498D8B3DEF}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -8881,51 +9009,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{20927C89-5CB9-4541-A6F2-E5DEE7903501}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -8979,51 +9107,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8850EAB0-AA2A-4FA9-81CE-54B4E0C8900C}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -9299,51 +9427,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1999359" y="1233861"/>
             <a:ext cx="1800000" cy="153888"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="750">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FAA1C2A6-C53C-4DF6-BE42-B720525C7327}" type="datetime4">
               <a:rPr lang="nb-NO" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>13. november 2025</a:t>
+              <a:t>14. april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Plassholder for lysbildenummer 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
@@ -9738,51 +9866,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Plassholder for dato 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A89FCEFC-C9A7-48DC-A2F7-BE4D4DA94CF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{838A0CE9-C016-4F7E-B8A4-143F224011A1}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Plassholder for bunntekst 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F6B1E1-7108-4CA0-9B2D-EC94564CFD5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5393114"/>
             <a:ext cx="2467524" cy="389924"/>
@@ -10203,51 +10331,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70DF801A-44A6-423A-BF4C-1FE70682DC7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9F3DDD07-CC2A-4BDF-9C60-FF1D18C55BD9}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BAE66B1-31BF-4A40-98BB-F23031F6D52D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5393114"/>
             <a:ext cx="2467524" cy="389924"/>
@@ -10614,51 +10742,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Plassholder for dato 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92300A2-C93F-436A-A8E9-E76E890344C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{46494DEC-FD66-4036-9690-0B77C3202322}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Plassholder for bunntekst 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E1B67A-48D1-4E05-B780-6CFCC1949688}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5393114"/>
             <a:ext cx="2467524" cy="389924"/>
@@ -11115,51 +11243,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C9975B5-4B5A-4A2F-BFDB-CB07FFF41FA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DA63F33-E010-48D7-A4F1-82705AD39BCC}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A4462D-B68E-4569-9BEC-C576B12E203A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5392807"/>
             <a:ext cx="2467524" cy="389593"/>
@@ -11621,51 +11749,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8943FA9-1FC1-4CA6-9987-51D4A224B782}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1259C767-C26D-4819-BB86-38131C723580}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26AB9857-A3BC-4168-94D2-E16B4C9D7E0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512486" y="5392807"/>
             <a:ext cx="2467524" cy="389593"/>
@@ -12127,51 +12255,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322CBC60-2F96-4955-8CB7-A723C0337AF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{31716EA2-FD3F-4407-B06B-0B3140E0390E}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{734F802C-71FE-47BA-816D-423460A9EB6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512185" y="5388049"/>
             <a:ext cx="2444928" cy="389593"/>
@@ -12366,51 +12494,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{099EE683-8AB4-4ED5-A214-BDA8C5563540}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Endre bunntekst via menyen Sett inn -&gt; Topptekst/bunntekst</a:t>
             </a:r>
           </a:p>
@@ -12584,51 +12712,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="2564909" y="6122204"/>
             <a:ext cx="569429" cy="184666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="580">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C97EEEF2-39BD-418D-9AC6-2F051A6B4D0B}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.11.2025</a:t>
+              <a:t>14.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3274213" y="6122204"/>
             <a:ext cx="4745239" cy="184666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -13197,116 +13325,110 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="3200" b="0" dirty="0"/>
               <a:t>Veiledende mal for gjennomføring av arbeidsmiljøsamtale  </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" b="0" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="nb-NO" b="0" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="nb-NO" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043608" y="2855192"/>
-            <a:ext cx="6417141" cy="3631763"/>
+            <a:ext cx="6417141" cy="3108543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
               <a:t>Denne malen er veiledende og må tilpasses situasjonen til din enhet. Denne malen er ment på å dekke to ulike situasjoner, hvorav den første er mest vanlig:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
-              <a:t>En har utarbeidet tiltaks-handlingsplan etter medarbeiderundersøkelsen som ble kjørt året før.</a:t>
+              <a:t>En har utarbeidet tiltaks-/handlingsplan etter siste arbeidsmiljøundersøkelse.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1600" i="1" dirty="0"/>
-              <a:t>Tiltaksplan etter medarbeiderundersøkelsen året før er ikke utarbeidet ennå. </a:t>
-            </a:r>
+              <a:t>Tiltaksplan etter siste arbeidsmiljøundersøkelse er ikke utarbeidet. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...2 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="1400" dirty="0"/>
-              <a:t>v6 november 2025</a:t>
+              <a:t>V6.1 april 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3279408647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15670,119 +15792,103 @@
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
               <a:t>Er en del av OsloMets systematiske HMS-arbeid som </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
               <a:t>skal bidra til at arbeidsmiljølovens krav om fullt </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
               <a:t>forsvarlig arbeidsmiljø blir oppfylt.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="6200" b="1" dirty="0"/>
+              <a:t>Hensikt </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="266700" indent="-266700">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
+              <a:t>Dialog om nåsituasjonen som grunnlag for videre utvikling av et arbeidsmiljø preget av arbeidsglede og jobbengasjement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" sz="6200" dirty="0"/>
-[...32 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
-              <a:t>Dialog om nåsituasjonen som grunnlag for videre utvikling av et arbeidsmiljø preget av arbeidsglede og jobbengasjement</a:t>
-[...18 lines deleted...]
-              <a:t>Sjekke ut tiltaks-/handlingsplan fra forrige medarbeiderundersøkelse og status på løpende arbeidsmiljøarbeid </a:t>
+              <a:t>Sjekke ut tiltaks-/handlingsplan fra forrige arbeidsmiljøundersøkelse og status på løpende arbeidsmiljøarbeid.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="6200" dirty="0"/>
               <a:t>Ledelse og medarbeiderskap i samspill; hvordan kan vi sammen bidra til å opprettholde/styrke arbeidsglede og jobbengasjement her hos oss?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
@@ -15832,52 +15938,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bilde 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{871DBA8F-AE64-BA70-6E56-1D83A9DB8B8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5646832" y="1683734"/>
-            <a:ext cx="2633407" cy="1758611"/>
+            <a:off x="5832034" y="1412776"/>
+            <a:ext cx="2372202" cy="1584176"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4265004425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -15907,51 +16013,51 @@
             <a:off x="1331640" y="655886"/>
             <a:ext cx="6336704" cy="467511"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" dirty="0"/>
               <a:t>Roller og ansvar – arbeidsmiljøsamtalen </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1136128756"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1906088288"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="519637" y="1539622"/>
           <a:ext cx="8104726" cy="3278740"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{BC7CF3A3-D7E9-4874-94A5-42DF93ECD00D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4052363">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1294788929"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4052363">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -16053,51 +16159,51 @@
                         </a:rPr>
                         <a:t>I praksis vil dette si å ta en fot i bakken på</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="nb-NO" sz="1400" kern="1200" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> og</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="nb-NO" sz="1400" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t> oppdatere tiltaks-/handlingsplanen som ble (eller skulle ha vært) utarbeidet etter den siste medarbeiderundersøkelsen.</a:t>
+                        <a:t> oppdatere tiltaks-/handlingsplanen som ble (eller skulle ha vært) utarbeidet etter den siste arbeidsmiljøundersøkelsen.</a:t>
                       </a:r>
                       <a:br>
                         <a:rPr lang="nb-NO" sz="1400" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                       </a:br>
                       <a:endParaRPr lang="nb-NO" sz="1400" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="+mn-lt"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="+mn-cs"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -16726,61 +16832,69 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
               <a:t>Tre måter å gjennomføre på :</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
               <a:t>Leder gjennomfører uten bistand (de aller fleste)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
               <a:t>HR kan bistå. Ta kontakt med HR-sjef på fakultet, administrasjonssjef på SVA eller HR-avdelingen sentralt.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
-              <a:t>Bedriftshelsetjenesten kan bistå i de veldig vanskelige samtalene.</a:t>
+              <a:t>Bedriftshelsetjenesten kan bistå i vanskelige samtaler.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
-              <a:t>Informasjon på NAP </a:t>
+              <a:t>Informasjon på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1800" dirty="0" err="1"/>
+              <a:t>ansattsidene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://ansatt.oslomet.no/arbeidsmiljosamtale</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
               <a:t> hvor det er lenke til «Veiledende mal for gjennomføring av arbeidsmiljøsamtale».</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="1800" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16902,51 +17016,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
               <a:t>Dialog om tema som fremmer/hemmer jobbengasjement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
-              <a:t>Med utgangspunkt i tiltaks-handlingsplanen som ble utarbeidet i forbindelse med fjorårets medarbeiderundersøkelse, hvilke områder kan vi huke av som gjennomført ?</a:t>
+              <a:t>Med utgangspunkt i tiltaks-handlingsplanen som ble utarbeidet i forbindelse med siste arbeidsundersøkelse, hvilke områder kan vi huke av som gjennomført ?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
               <a:t>Oppdatere og/eller utarbeide nye bevarings- og forbedringsområder</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
@@ -17459,69 +17573,61 @@
             <a:endParaRPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
               <a:t>Hvilke forhold på arbeidsplassen hindrer jobbengasjement?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="1024337" lvl="2" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
-              <a:t>Hvilke tema fra tiltaks-/handlingsplanen fra medarbeiderundersøkelsen bør videreføres?</a:t>
+              <a:t>Hvilke tema fra tiltaks-/handlingsplanen fra arbeidsmiljøundersøkelsen bør videreføres?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1024337" lvl="2" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" altLang="nb-NO" sz="1800" dirty="0"/>
-              <a:t>Hvilke </a:t>
-[...7 lines deleted...]
-              <a:t> nye tema som har kommet til siden sist?</a:t>
+              <a:t>Hvilke evt. nye tema har kommet til siden sist?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0" eaLnBrk="1" hangingPunct="1">
@@ -17792,86 +17898,94 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Temaer det er naturlig å komme inn på</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
               <a:t>Organisatoriske forhold: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="595512" lvl="1" indent="-342900"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
-              <a:t>Arbeidsdeling, mulighet for arbeidsoppgaver i forhold til kunnskaper og kompetanse, avklarte ansvarsforhold, arbeidsbelastning, arbeidstid, turnover, arbeidsplaner. </a:t>
+              <a:t>Arbeidsdeling, mulighet for arbeidsoppgaver i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000"/>
+              <a:t>forhold til tid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
+              <a:t>, kunnskaper og kompetanse, avklarte ansvarsforhold, arbeidsbelastning, arbeidstid, turnover, arbeidsplaner. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
               <a:t>Kommunikasjon og samhandling </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="595512" lvl="1" indent="-342900"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
-              <a:t>Dialog, bli sett og hørt, tilbakemelding på egen atferd, innflytelse på eget arbeid, integrasjon i arbeidsgruppen og i høgskolefellesskapet. </a:t>
+              <a:t>Dialog, bli sett og hørt, tilbakemelding på egen atferd, innflytelse på eget arbeid, integrasjon i arbeidsgruppen og i organisasjonen. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="595512" lvl="1" indent="-342900"/>
             <a:endParaRPr lang="nb-NO" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="3175" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
               <a:t>(Listen er ikke nødvendigvis uttømmende).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -18732,50 +18846,59 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100B3A1CDBA1798FE46BA4AB957E26FD765" ma:contentTypeVersion="13" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="26c07a512e73d4ebfc957f7c191feeda">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="fa468c34-4e3d-4a4d-8bf0-a88578e3fa9b" xmlns:ns4="9658f90f-9579-44e6-b240-0ec5899b45a4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad12c768607fe120401d733534242805" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fa468c34-4e3d-4a4d-8bf0-a88578e3fa9b"/>
     <xsd:import namespace="9658f90f-9579-44e6-b240-0ec5899b45a4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
@@ -18957,119 +19080,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11BF91BE-8958-419E-9649-94C6722F520B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="fa468c34-4e3d-4a4d-8bf0-a88578e3fa9b"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9658f90f-9579-44e6-b240-0ec5899b45a4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6BBF4A-18C2-4E80-BF8B-693672BC5BD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD84934-136D-4085-9C46-07CAB2EE93B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fa468c34-4e3d-4a4d-8bf0-a88578e3fa9b"/>
     <ds:schemaRef ds:uri="9658f90f-9579-44e6-b240-0ec5899b45a4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fec81f12-6286-4550-8911-f446fcdafa1f}" enabled="0" method="" siteId="{fec81f12-6286-4550-8911-f446fcdafa1f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HiOA_PPT_Blå</Template>
   <TotalTime></TotalTime>
-  <Words>2340</Words>
+  <Words>2338</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Skjermfremvisning (4:3)</PresentationFormat>
-  <Paragraphs>328</Paragraphs>
+  <Paragraphs>326</Paragraphs>
   <Slides>15</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>